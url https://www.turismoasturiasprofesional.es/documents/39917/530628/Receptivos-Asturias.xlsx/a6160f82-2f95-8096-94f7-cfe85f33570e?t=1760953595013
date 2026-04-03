--- v0 (2025-12-01)
+++ v1 (2026-04-03)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Pilar\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Pilar\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D903D565-423D-455E-ADC6-308B85954ECB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BDF22E03-C79F-4AA1-8A5B-FE30C1D95DD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja4" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="117">
   <si>
     <t>Avilés</t>
   </si>
   <si>
     <t>Gijón</t>
   </si>
   <si>
     <t>Oviedo</t>
   </si>
   <si>
     <t>Concejo</t>
   </si>
   <si>
     <t>Parres</t>
   </si>
   <si>
     <t>Empresa</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Web</t>
   </si>
   <si>
@@ -373,57 +373,66 @@
     <t>info@hiddeninspain.com</t>
   </si>
   <si>
     <t>info@mundotour.es</t>
   </si>
   <si>
     <t>info@naturasturias.com</t>
   </si>
   <si>
     <t>https://eligetuviaje.net/</t>
   </si>
   <si>
     <t>https://www.hiddeninspain.com/asturias_gijon_oviedo</t>
   </si>
   <si>
     <t>https://rumboapicos.com</t>
   </si>
   <si>
     <t>https://www.montanasdelnorte.com</t>
   </si>
   <si>
     <t>https://naturasturias.com</t>
   </si>
   <si>
     <t>https://www.fronteraverde.com</t>
+  </si>
+  <si>
+    <t>IRMITOURS</t>
+  </si>
+  <si>
+    <t>628 131 028</t>
+  </si>
+  <si>
+    <t>i.garcia@irmitours.es</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="9.9"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
@@ -432,125 +441,157 @@
       <color theme="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color rgb="FF0000FF"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF242424"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -820,548 +861,567 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.andolinatours.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.travelllanes.es/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caminodeasturias@caminodeasturias.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@asturiame.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@hiddeninspain.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumboapicos.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@naturasturias.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensacionnorte.es/viajes/nacionales/asturias-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@viajesmariano.com;administracion@autocaresmariano.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@curin.es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asturianways.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intoasturias.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vantur@vantur.es" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jaireviajes.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vantur.es/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viajesmariano.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begonaarango@buendiatours.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viajesvillaviciosa.teamgroup.es/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wildspaintravel.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montanasdelnorte.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fronteraverde.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@asturianways.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.s-cape.es/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprimitiveways.com/mapa-descubrir-asturias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inforeservasasturias@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@s-cape.es;maria.knaapen@s-cape.es" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundotour.es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buendiatours.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiddeninspain.com/asturias_gijon_oviedo" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@multiaventuranorte.es" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caminodeasturias.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fronteraverde.com/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaireviajes.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multiaventuranorte.es/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deboradeblock@intoasturias.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@rumboapicos.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eligetuviaje.net/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@eligetuviaje.es" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@sensacionnorte.es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@andolinatours.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@theprimitiveways.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@travelllanes.es" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@montanasdelnorte.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asturiame.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturasturias.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asturiasincoming.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aveshide.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.andolinatours.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.travelllanes.es/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caminodeasturias@caminodeasturias.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@asturiame.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@hiddeninspain.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumboapicos.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@naturasturias.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensacionnorte.es/viajes/nacionales/asturias-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@viajesmariano.com;administracion@autocaresmariano.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@curin.es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asturianways.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intoasturias.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vantur.es/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viajesmariano.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begonaarango@buendiatours.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viajesvillaviciosa.teamgroup.es/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wildspaintravel.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montanasdelnorte.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fronteraverde.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@asturianways.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.s-cape.es/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprimitiveways.com/mapa-descubrir-asturias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inforeservasasturias@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@s-cape.es;maria.knaapen@s-cape.es" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundotour.es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buendiatours.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiddeninspain.com/asturias_gijon_oviedo" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@multiaventuranorte.es" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caminodeasturias.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fronteraverde.com/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaireviajes.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multiaventuranorte.es/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deboradeblock@intoasturias.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@rumboapicos.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eligetuviaje.net/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.garcia@irmitours.es" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@eligetuviaje.es" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@sensacionnorte.es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@andolinatours.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@theprimitiveways.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@travelllanes.es" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@montanasdelnorte.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asturiame.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturasturias.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asturiasincoming.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aveshide.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vantur@vantur.es" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jaireviajes.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D47820FF-190C-48E1-ADF0-D6736030B495}">
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="8"/>
     <col min="3" max="3" width="32.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="49.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>8</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" s="11" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>113</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>48</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>42</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      <c r="B12" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="B12" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="4" t="s">
-[...6 lines deleted...]
-        <v>105</v>
+      <c r="C12" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="12"/>
+      <c r="E12" s="14" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>18</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>90</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>110</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>112</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>66</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>101</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>45</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>96</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="D23" s="11" t="s">
-        <v>74</v>
+        <v>111</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>46</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>63</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
-        <v>96</v>
-[...11 lines deleted...]
-        <v>98</v>
+        <v>92</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E26">
+    <sortCondition ref="B2:B26"/>
+  </sortState>
   <hyperlinks>
-    <hyperlink ref="E10" r:id="rId1" xr:uid="{0BACBAC1-31B3-4207-8E8E-9A017782485E}"/>
-[...7 lines deleted...]
-    <hyperlink ref="D18" r:id="rId9" xr:uid="{9271F644-038A-4542-B2D0-9DAD028DDA9F}"/>
+    <hyperlink ref="E8" r:id="rId1" xr:uid="{0BACBAC1-31B3-4207-8E8E-9A017782485E}"/>
+    <hyperlink ref="E18" r:id="rId2" xr:uid="{83838A93-2304-476D-8920-E7C5F6E3F782}"/>
+    <hyperlink ref="E26" r:id="rId3" xr:uid="{D7FE54C0-DAB5-468B-983C-D0CD4759904A}"/>
+    <hyperlink ref="E21" r:id="rId4" xr:uid="{6C3DA564-B3DF-474F-B982-B5E30283BE0C}"/>
+    <hyperlink ref="E6" r:id="rId5" xr:uid="{B0FCAC07-60B4-408B-B0D2-3C07F573B63A}"/>
+    <hyperlink ref="E5" r:id="rId6" xr:uid="{5120CF20-B433-46AE-A02C-232C65971AEB}"/>
+    <hyperlink ref="E7" r:id="rId7" xr:uid="{815F8B0F-5699-4E9C-BBDB-7BE1A495F448}"/>
+    <hyperlink ref="E2" r:id="rId8" xr:uid="{A6BCBC15-1B27-4898-9975-7DD0DF29B1D9}"/>
+    <hyperlink ref="D10" r:id="rId9" xr:uid="{9271F644-038A-4542-B2D0-9DAD028DDA9F}"/>
     <hyperlink ref="E4" r:id="rId10" xr:uid="{082823F0-8B66-466C-8633-1CCC6FC4717A}"/>
-    <hyperlink ref="D10" r:id="rId11" xr:uid="{60910EA6-04B7-4B7A-A825-C29B9B59E646}"/>
-[...10 lines deleted...]
-    <hyperlink ref="D7" r:id="rId22" xr:uid="{3AA8D446-CA91-404F-9067-4C4ED2692412}"/>
+    <hyperlink ref="D8" r:id="rId11" xr:uid="{60910EA6-04B7-4B7A-A825-C29B9B59E646}"/>
+    <hyperlink ref="E3" r:id="rId12" xr:uid="{FFCBCD44-3562-4EB0-A087-A7BDA29233CD}"/>
+    <hyperlink ref="D3" r:id="rId13" xr:uid="{4ED467BD-E63D-4A9A-8A4E-4F2DD41EE326}"/>
+    <hyperlink ref="D6" r:id="rId14" xr:uid="{916456E9-D1CE-4BB5-8074-9124F75356E8}"/>
+    <hyperlink ref="E11" r:id="rId15" xr:uid="{DE6A97B0-6706-492E-BA55-A4FD164E55B3}"/>
+    <hyperlink ref="D11" r:id="rId16" xr:uid="{17D507B4-C845-453C-9657-B5BD8FAD1B23}"/>
+    <hyperlink ref="E17" r:id="rId17" xr:uid="{A70D79FC-E768-467B-B449-C52BFC1A828E}"/>
+    <hyperlink ref="D14" r:id="rId18" xr:uid="{AAACDF64-6DB5-40CA-A41F-A34CBA7C1E8E}"/>
+    <hyperlink ref="E24" r:id="rId19" xr:uid="{8996EE0E-5B2E-4397-AB1C-8E8B32AD09E5}"/>
+    <hyperlink ref="D24" r:id="rId20" xr:uid="{FEAE1109-72D8-4DC8-8B17-AEB504EF9B37}"/>
+    <hyperlink ref="E9" r:id="rId21" xr:uid="{D42A961B-DD53-4741-A546-0803B97B313F}"/>
+    <hyperlink ref="D5" r:id="rId22" xr:uid="{3AA8D446-CA91-404F-9067-4C4ED2692412}"/>
     <hyperlink ref="D4" r:id="rId23" xr:uid="{555A3370-D6B0-4340-8854-298139271810}"/>
-    <hyperlink ref="D5" r:id="rId24" xr:uid="{45DD207F-1872-4271-99B1-7396FFE11E3C}"/>
-[...5 lines deleted...]
-    <hyperlink ref="E23" r:id="rId30" xr:uid="{D456CB12-BB08-4CB8-B58D-FC55AA470B55}"/>
+    <hyperlink ref="D7" r:id="rId24" xr:uid="{45DD207F-1872-4271-99B1-7396FFE11E3C}"/>
+    <hyperlink ref="E14" r:id="rId25" xr:uid="{882D1CAD-1EFA-4884-BC02-8398C14DE75D}"/>
+    <hyperlink ref="E10" r:id="rId26" xr:uid="{09FFC49B-8214-4C0E-B776-5AB41452F163}"/>
+    <hyperlink ref="D21" r:id="rId27" xr:uid="{D56909BA-C50A-4269-98C0-2EBDDAC8B498}"/>
+    <hyperlink ref="D17" r:id="rId28" xr:uid="{1868A7E8-E3A4-4BCC-A161-7B18BBF015BD}"/>
+    <hyperlink ref="D13" r:id="rId29" xr:uid="{BBD3D287-A8A7-43B2-AE15-4CC6918D5194}"/>
+    <hyperlink ref="E13" r:id="rId30" xr:uid="{D456CB12-BB08-4CB8-B58D-FC55AA470B55}"/>
     <hyperlink ref="D19" r:id="rId31" xr:uid="{9ED285DE-692A-4D45-B921-0BBFE4A7C51A}"/>
     <hyperlink ref="E19" r:id="rId32" xr:uid="{4E785388-844F-4990-B166-E18ABD81492B}"/>
-    <hyperlink ref="E16" r:id="rId33" tooltip="Enviar correo electrónico a Correo electrónico" display="mailto:info@montanasdelnorte.com" xr:uid="{AC9C32EC-313B-4FE9-A20F-66C8ECBC08F0}"/>
-[...13 lines deleted...]
-    <hyperlink ref="D13" r:id="rId47" xr:uid="{72A4851C-32A3-4AE5-A9FE-EF7E7A4151C9}"/>
+    <hyperlink ref="E23" r:id="rId33" tooltip="Enviar correo electrónico a Correo electrónico" display="mailto:info@montanasdelnorte.com" xr:uid="{AC9C32EC-313B-4FE9-A20F-66C8ECBC08F0}"/>
+    <hyperlink ref="D15" r:id="rId34" xr:uid="{163703B0-7E1F-48B4-B23E-96974DD45DB9}"/>
+    <hyperlink ref="E15" r:id="rId35" xr:uid="{602224C4-8154-4A72-9063-24CC228398E2}"/>
+    <hyperlink ref="E25" r:id="rId36" xr:uid="{78840798-108E-4F38-98F7-F1A6B6302244}"/>
+    <hyperlink ref="D25" r:id="rId37" xr:uid="{7E575FBC-8A68-4B37-9521-627EB3CBE565}"/>
+    <hyperlink ref="D22" r:id="rId38" xr:uid="{663E6994-2D83-4A7C-B206-B4258169A6D9}"/>
+    <hyperlink ref="E22" r:id="rId39" xr:uid="{AF9EF98B-79EC-467D-B137-72812E913633}"/>
+    <hyperlink ref="D20" r:id="rId40" xr:uid="{C8DB5458-C9DA-4AE3-A56A-F0F94F1E6CEA}"/>
+    <hyperlink ref="E20" r:id="rId41" xr:uid="{AD7FC55B-12C8-454F-BAF1-C175CDEF59F1}"/>
+    <hyperlink ref="E16" r:id="rId42" xr:uid="{290E4731-0D7D-49A6-A4DB-5D213541F3DA}"/>
+    <hyperlink ref="D2" r:id="rId43" xr:uid="{A456ABB9-676D-4D5C-BA3E-91E19247125F}"/>
+    <hyperlink ref="D9" r:id="rId44" xr:uid="{3F42D746-BF49-4937-8B15-268EF702973D}"/>
+    <hyperlink ref="D23" r:id="rId45" xr:uid="{6A8D0DD0-D85C-4987-8312-56EAEB83A22A}"/>
+    <hyperlink ref="D16" r:id="rId46" xr:uid="{30A18400-4A7F-472B-8146-549537818591}"/>
+    <hyperlink ref="D26" r:id="rId47" xr:uid="{72A4851C-32A3-4AE5-A9FE-EF7E7A4151C9}"/>
+    <hyperlink ref="E12" r:id="rId48" xr:uid="{5C2DB014-F3F9-4615-AF64-B5ACA79517BE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId48"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId49"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>